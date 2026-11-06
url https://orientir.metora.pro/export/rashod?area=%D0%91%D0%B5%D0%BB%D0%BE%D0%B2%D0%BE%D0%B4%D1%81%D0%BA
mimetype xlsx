--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -558,51 +558,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="34" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="3" customWidth="1" min="10" max="10"/>
     <col width="7" customWidth="1" min="11" max="11"/>
     <col width="8" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="34" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="24" customWidth="1" min="18" max="18"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ЛИЧНЫЙ СОСТАВ БЕЛОВОДСК / РАСХОД — 07.09.2026 22:54</t>
+          <t>ЛИЧНЫЙ СОСТАВ БЕЛОВОДСК / РАСХОД — 06.11.2026 20:49</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
       <c r="E1" s="2" t="n"/>
       <c r="F1" s="2" t="n"/>
       <c r="G1" s="2" t="n"/>
       <c r="H1" s="2" t="n"/>
       <c r="I1" s="2" t="n"/>
       <c r="J1" s="2" t="n"/>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
       <c r="P1" s="2" t="n"/>
       <c r="Q1" s="2" t="n"/>
       <c r="R1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n"/>
       <c r="B2" s="2" t="n"/>
       <c r="C2" s="2" t="n"/>
       <c r="D2" s="2" t="n"/>
@@ -5359,51 +5359,51 @@
       <c r="R97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n"/>
       <c r="B98" s="2" t="n"/>
       <c r="C98" s="2" t="n"/>
       <c r="D98" s="2" t="n"/>
       <c r="E98" s="2" t="n"/>
       <c r="F98" s="2" t="n"/>
       <c r="G98" s="2" t="n"/>
       <c r="H98" s="2" t="n"/>
       <c r="I98" s="2" t="n"/>
       <c r="J98" s="2" t="n"/>
       <c r="K98" s="2" t="n"/>
       <c r="L98" s="2" t="n"/>
       <c r="M98" s="2" t="n"/>
       <c r="N98" s="2" t="n"/>
       <c r="O98" s="2" t="n"/>
       <c r="P98" s="2" t="n"/>
       <c r="Q98" s="2" t="n"/>
       <c r="R98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="A99" s="9" t="inlineStr">
         <is>
-          <t>07.09.2026 — Общее</t>
+          <t>06.11.2026 — Общее</t>
         </is>
       </c>
       <c r="B99" s="10" t="n"/>
       <c r="C99" s="10" t="n"/>
       <c r="D99" s="2" t="n"/>
       <c r="E99" s="2" t="n"/>
       <c r="F99" s="9" t="inlineStr">
         <is>
           <t>На полигоне с разбивкой по подразделениям</t>
         </is>
       </c>
       <c r="G99" s="10" t="n"/>
       <c r="H99" s="10" t="n"/>
       <c r="I99" s="2" t="n"/>
       <c r="J99" s="2" t="n"/>
       <c r="K99" s="2" t="n"/>
       <c r="L99" s="9" t="inlineStr">
         <is>
           <t>Остаются в лагере</t>
         </is>
       </c>
       <c r="M99" s="10" t="n"/>
       <c r="N99" s="10" t="n"/>
       <c r="O99" s="2" t="n"/>
       <c r="P99" s="2" t="n"/>